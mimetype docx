--- v0 (2025-10-14)
+++ v1 (2026-06-01)
@@ -1,2611 +1,5434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00041CAC" w:rsidRDefault="00811483" w:rsidP="005B7D8F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="TituloTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00FA2A4A">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del texto o ensayo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(el título debe estar en letra Roboto 20 puntos, a la derecha, negrita. El título debe ser claro, corto y preciso, no deberá exceder las 10 palabras)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre completo del autor o autores </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Roboto 11, a la derecha, negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ubique aquí la filiación institucional sin abreviaturas, cargo/o programa al que pertenece y correo electrónico </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Roboto 10, a la derecha, sin negrita).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Roboto, centrado y en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El texto deberá ordenarse en coherencia con los objetivos comunicativos propuestos, en donde predomina contenido tipo ensayo. La estructura que se sugiere es la siguiente: Introducción, Desarrollo, Conclusiones, Referencias. Recuerde que toda información que sea tomada de otras fuentes o autores debe estar correctamente citada, bajo la norma APA 7ª edición a través de las citas textuales largas o cortas y la paráfrasis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucción: Roboto 11 puntos, justificado, sin negrita, interlineado sencillo. El texto deberá ordenarse en coherencia con los objetivos comunicativos propuestos. Recuerde que debe tener una extensión mínima de 4 y máxima de 10 páginas incluyendo figuras, imágenes, gráficos y tablas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una introducción debe contener un breve acercamiento al tema, el propósito del escritor que se demostrar o refutar en el desarrollo del texto. Se debe limitar el tema y enfocarlo y referir la organización que seguirá el desarrollo del ensayo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desarrollo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Roboto, centrado y en negrita. Puede reemplazar esta palabra por un subtítulo acorde al tema que va a desarrollar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se constituye en el apartado más importante del texto. Es el momento de proyectar todas las ideas, argumentos e interpretaciones de forma coherente: descripción de partes o componentes; comparación y contraste, en el que se señalan semejanzas y diferencias; causa y efecto, examinar el objetivo, orígenes y consecuencias. Puede usar subtítulos para dar más claridad y organización secuencial según el propósito persuasivo del autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.4tp4pz2uv5b4" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuras y tablas</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: en el caso de las figuras (gráficas, diagramas, mapas, dibujos, fotografías e ilustraciones), estas deben ubicarse en el lugar correspondiente dentro del texto, numerarse consecutivamente y contar con una leyenda descriptiva situada en la parte superior izquierda, que inicie con la palabra Figura, en la cual se consigne de manera breve el contenido del elemento presentado, en cursiva y sin punto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cuanto a las tablas, estas deberán contener preferiblemente la información cuantitativa mencionada en el texto, numerarse de forma consecutiva y presentar una leyenda descriptiva ubicada en la parte superior izquierda, iniciada con la palabra Tabla, en cursiva y sin punto final. No se aceptan tablas como imágenes; estas deberán estar insertadas directamente en el archivo del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las figuras y tablas deberán indicar claramente la fuente de la cual provienen. Se solicita abstenerse de incluir material que no cuente con el permiso escrito del autor y, cuando aplique, de los participantes involucrados (adjuntando el consentimiento informado correspondiente). Asimismo, deberá garantizarse la adecuada calidad y legibilidad de los elementos gráficos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras y tablas deberán emplearse únicamente cuando sean necesarias, evitando la redundancia con la información expresada en el texto; deberán ser autoexplicativas, sencillas y de fácil comprensión. Las figuras deberán enviarse adicionalmente en archivos independientes, con una resolución mínima de 300 dpi, en formato JPG o PNG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de incluir imágenes creadas mediante herramientas de inteligencia artificial, deberá mencionarse explícitamente la herramienta utilizada como fuente y anexarse el </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prompt</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleado para su generación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de cómo presentar figuras y tablas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(etiqueta y número)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos clínicos por cargo laboral </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E23860">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 20 puntos, a la derecha, negrita. El título debe ser claro, corto y preciso, no deberá exceder las 10 palabras)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la tabla)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00811483" w:rsidRPr="005B7D8F" w:rsidRDefault="00811483" w:rsidP="00FA2A4A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
-        <w:pStyle w:val="NombredelautorTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B7D8F">
-[...389 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="7230.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="1094"/>
         <w:gridCol w:w="1560"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2300"/>
+            <w:gridCol w:w="2276"/>
+            <w:gridCol w:w="1094"/>
+            <w:gridCol w:w="1560"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00090FA0" w:rsidTr="00090FA0">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRPr="00090FA0" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090FA0">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Proceso</w:t>
+              <w:t xml:space="preserve">Proceso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRPr="00090FA0" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090FA0">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>cargo</w:t>
+              <w:t xml:space="preserve">cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRPr="00090FA0" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090FA0">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Total</w:t>
+              <w:t xml:space="preserve">Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRPr="00090FA0" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00090FA0">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090FA0" w:rsidTr="00090FA0">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Administrativo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Docencia</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>5</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>31,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090FA0" w:rsidTr="00090FA0">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>Auxiliar administrativo</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
-              <w:jc w:val="right"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auxiliar administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>12,5 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090FA0" w:rsidTr="00090FA0">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Servicios operacionales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Servicios generales</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servicios generales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>8</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>50 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090FA0" w:rsidTr="00090FA0">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Conductor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>1</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>6,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090FA0" w:rsidTr="00090FA0">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>16</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoTravesa"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>100 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394557" w:rsidRPr="00EA7025" w:rsidRDefault="00EA7025" w:rsidP="00EA7025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA7025">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Nota: datos tomados del Archivo Institucional. Fuente: Gobernación de Nariño (2022). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA7025">
-[...1 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Use Times New Roman 12, justificado, sin cursiva y sin negrita). </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EA7025">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las notas de tablas </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> contener descripciones adicionales y atribución de autoría).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA7025" w:rsidRDefault="00EA7025" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00394557" w:rsidRPr="00960389" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00960389">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(etiqueta y número)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:i/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panorámica de la Reserva La Planada </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la figura)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00960389">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Panorámica de la Reserva La Planada</w:t>
-[...19 lines deleted...]
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-          <w:lang w:eastAsia="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1327C02C" wp14:editId="770421C9">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="4092186" cy="3308705"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="2" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="11611" l="18833" r="19438" t="13963"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4092186" cy="3308705"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...9 lines deleted...]
-                    </a:extLst>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00394557" w:rsidRPr="00960389" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00960389">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Otero.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: Harold Juajibioy Otero.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090FA0" w:rsidRDefault="00090FA0" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
-        <w:pStyle w:val="SubttulosTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00364CD7" w:rsidRDefault="00364CD7" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
-        <w:pStyle w:val="SubttulosTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00364CD7">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conclusiones </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00364CD7" w:rsidRDefault="00364CD7" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Se puede optar por incluir una frase bien pensada que llame la atención del lector sobre el punto clave del capítulo.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máximo tres conclusiones. Se recapitulan las ideas presentadas en el desarrollo del tema y si se incluyó una tesis, se concreta una idea sobre ello. Se puede optar por incluir una frase bien pensada que llame la atención del lector sobre el punto clave del capítulo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090FA0" w:rsidRDefault="00090FA0" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00394557" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
-        <w:pStyle w:val="SubttulosTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Referencias</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394557" w:rsidRPr="001A6A9D" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-MX"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6A9D">
-[...34 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la última sección del manuscrito. Aquí deberán figurar todas las referencias citadas; su orden se establecerá de manera alfabética y siguiendo las disposiciones del Manual de Publicaciones de la American Psychological Association APA 7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-MX"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> edición. A continuación, se presenta los tipos de fuentes más empleados al momento de estructurar un manuscrito científico, como también, el formato y ejemplo correspondiente para cada caso. Se recomienda incluir el DOI de aquellos artículos, libros o capítulos de libros que se encuentren disponibles en línea.</w:t>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edición. A continuación, se </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presentan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los tipos de fuentes más empleados al momento de estructurar un manuscrito científico, como también, el formato y ejemplo correspondiente para cada caso. Se recomienda incluir el DOI de aquellos artículos, libros o capítulos de libros que se encuentren disponibles en línea.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276B37" w:rsidRPr="00276B37" w:rsidRDefault="00276B37" w:rsidP="00276B37">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
-        <w:pStyle w:val="ReferenciasTravesa"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276B37">
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Libro: Primer apellido, Inicial del nombre.; Primer apellido, Inicial del nombre. y Primer apellido, Inicial del nombre. (Fecha de trabajo). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276B37">
-[...11 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276B37" w:rsidRPr="00276B37" w:rsidRDefault="00276B37" w:rsidP="00276B37">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
-        <w:pStyle w:val="ReferenciasTravesa"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276B37">
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Capítulo de libro: Primer apellido, Inicial del nombre. (Fecha de trabajo). Título del capítulo. En Inicial del nombre, Apellido del editor (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276B37">
-[...4 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del libro </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276B37">
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(pp. Inicial – final). Editorial. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276B37" w:rsidRPr="00276B37" w:rsidRDefault="00276B37" w:rsidP="00276B37">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
-        <w:pStyle w:val="ReferenciasTravesa"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276B37">
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista: Primer apellido, Inicial del nombre. (Fecha de trabajo). Título del artículo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276B37">
-[...11 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título de la revista</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, volumen (número), pp. Inicial – final. DOI  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276B37" w:rsidRPr="00276B37" w:rsidRDefault="00276B37" w:rsidP="00276B37">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
-        <w:pStyle w:val="ReferenciasTravesa"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276B37">
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Documento web: Primer apellido, Inicial del nombre. (Fecha de trabajo). Título. Dirección web. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00276B37" w:rsidRDefault="00276B37" w:rsidP="00276B37">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
-        <w:pStyle w:val="ReferenciasTravesa"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276B37">
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis: Primer apellido, Inicial del nombre. (Fecha de trabajo). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00276B37">
-[...10 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de nivel, Universidad o Institución]. Archivo digital. URL de localización.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRPr="00276B37" w:rsidRDefault="00211BC7" w:rsidP="00276B37">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
-        <w:pStyle w:val="ReferenciasTravesa"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.8340j99dkc7c" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRPr="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
-        <w:pStyle w:val="SubttulosTravesa"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.f3wztm4pr1gd" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Roboto, centrado y en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se identifica el nivel de contribución escritural y aporte al artículo de cada uno de los autores, con la finalidad de establecer el orden de aparición.  Ejemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pepito Pérez Buriticá</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: investigador principal. Procesamiento estadístico de datos, escritura de materiales y métodos y obtención de los resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">María Chamorro Solarte:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> análisis e interpretación de resultados, escritura de la introducción, métodos, discusión y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los autores participaron en la elaboración del manuscrito, lo leyeron y aprobaron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00211BC7">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="000000"/>
             <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>Declaración uso inteligencia artificial</w:t>
+          <w:t xml:space="preserve">Declaración uso inteligencia artificial</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-        <w:spacing w:after="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si usó inteligencia artificial en uno de los 4 casos permitidos por la revista, ubique la información según corresponda. En caso de no haber utilizado dicha herramienta, se deberá indicar que el manuscrito no cuenta con el apoyo de inteligencia artificial en su desarrollo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-        <w:spacing w:after="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">: En la elaboración de este artículo, el autor o los autores utilizaron la </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herramienta/servicio</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'nombre herramienta/servicio'</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> para </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajustar la redacción, traducción, análisis de datos y/o ajustes de brillo, contrastes y/o balances de color en tablas y/o figuras</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Después del uso de esta </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>, el autor o los autores revisaron y modificaron cuidadosamente el contenido; por lo tanto, asumen la responsabilidad total de la publicación.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herramienta/servicio</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el autor o los autores revisaron y modificaron cuidadosamente el contenido; por lo tanto, asumen la responsabilidad total de la publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00211BC7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...1 lines deleted...]
-          <w:b/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>: En la elaboración de este artículo, el autor o los autores no utilizaron ninguna herramienta o servicio de inteligencia artificial para elaborar el manuscrito.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: En la elaboración de este artículo, el autor o los autores no utilizaron ninguna herramienta o servicio de inteligencia artificial para elaborar el manuscrito.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00211BC7" w:rsidRDefault="00211BC7" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00394557" w:rsidRPr="00090FA0" w:rsidRDefault="00394557" w:rsidP="00090FA0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
-        <w:pStyle w:val="CuerpodetextoTravesa"/>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00090FA0">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, se debe eliminar la información que aparece en esta plantilla a manera de guía. </w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: una vez se reemplace y se desarrolle el contenido del texto o ensayo, se debe eliminar la información que aparece en esta plantilla a manera de guía. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C7193" w:rsidRPr="00B40266" w:rsidRDefault="009C7193" w:rsidP="00B40266">
-[...10 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1418" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Verdana"/>
   <w:font w:name="Roboto">
-    <w:altName w:val="Times New Roman"/>
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Candara">
-    <w:panose1 w:val="020E0502030303020204"/>
-[...10 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...215 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...57 lines deleted...]
-  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{78062FF7-1856-4E93-A85F-1D5FE7D7F749}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...384 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C400A7"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="2e75b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0032287E"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TituloTravesa">
+  <w:style w:type="paragraph" w:styleId="TituloTravesa" w:customStyle="1">
     <w:name w:val="Titulo Travesía"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="480" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Roboto" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+      <w:b w:val="1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NombredelautorTravesa">
+  <w:style w:type="paragraph" w:styleId="NombredelautorTravesa" w:customStyle="1">
     <w:name w:val="Nombre del autor Travesía"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Roboto" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+      <w:b w:val="1"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttulosTravesa">
+  <w:style w:type="paragraph" w:styleId="SubttulosTravesa" w:customStyle="1">
     <w:name w:val="Subtítulos Travesía"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Roboto" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+      <w:b w:val="1"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CuerpodetextoTravesa">
+  <w:style w:type="paragraph" w:styleId="CuerpodetextoTravesa" w:customStyle="1">
     <w:name w:val="Cuerpo de texto Travesía"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Roboto" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FiliacinautoresTravesa">
+  <w:style w:type="paragraph" w:styleId="FiliacinautoresTravesa" w:customStyle="1">
     <w:name w:val="Filiación autores Travesía"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitatextualTravesa">
+  <w:style w:type="paragraph" w:styleId="CitatextualTravesa" w:customStyle="1">
     <w:name w:val="Cita textual Travesía"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="003357D4"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Roboto" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasTravesa">
+  <w:style w:type="paragraph" w:styleId="ReferenciasTravesa" w:customStyle="1">
     <w:name w:val="Referencias Travesía"/>
     <w:basedOn w:val="Ttulo1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00EE4A9A"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-      <w:bCs/>
-      <w:noProof/>
+      <w:bCs w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C400A7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="0032287E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:b w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...21 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+  <w:style w:type="character" w:styleId="TtuloCar" w:customStyle="1">
     <w:name w:val="Título Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00811483"/>
     <w:rPr>
-      <w:rFonts w:ascii="Candara" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Candara" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:b w:val="1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A827A4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
-[...23 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+  <w:style w:type="character" w:styleId="SubttuloCar" w:customStyle="1">
     <w:name w:val="Subtítulo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="004B509F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Candara" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:eastAsiaTheme="minorEastAsia"/>
+      <w:b w:val="1"/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="0000A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasCEI">
+  <w:style w:type="paragraph" w:styleId="ReferenciasCEI" w:customStyle="1">
     <w:name w:val="Referencias CEI"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:rsid w:val="00394557"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:bCs/>
-      <w:noProof/>
+      <w:bCs w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00211BC7"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000ff"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00E70C3B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:color w:val="5a5a5a"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/fedumar/politicadeusosobreinteligenciaartificial" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/fedumar/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2825,74 +5648,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjRFYv0hlqwbzx8lW6RfyHGgEH5Zw==">CgMxLjAyDmguNHRwNHB6MnV2NWI0Mg5oLjgzNDBqOTlka2M3YzIOaC5mM3d6dG00cHIxZ2Q4AHIhMU1NdnduZklRX25GS0FhWlhvTl9EWmxRU2MyS3VvSklJ</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Privado</dc:creator>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>