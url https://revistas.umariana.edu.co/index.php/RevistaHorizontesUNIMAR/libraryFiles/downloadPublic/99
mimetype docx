--- v0 (2025-10-07)
+++ v1 (2026-06-01)
@@ -1,2333 +1,4797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00C02AF4" w:rsidRDefault="00C02AF4" w:rsidP="00C02AF4">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C02AF4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del texto </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(el título debe estar en Times New Roman 25 puntos, centrado, sin negrita. El título debe ser claro, corto y preciso, no deberá exceder las 10 palabras)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre completo del autor o autores </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Times New Roman 15, centrado, negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...111 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ubique aquí la filiación institucional sin abreviaturas, cargo/o programa al que pertenece y correo electrónico </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Times New Roman 12, centrado y sin negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Empezar a ubicar el desarrollo del texto. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use tipo de letra Times New Roman a 12 puntos, justificado, sin negrita, interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El texto deberá ordenarse en coherencia con los objetivos comunicativos propuestos, es decir, dependerá de la estructura textual definida para la creación literaria de cuento, microcuento, minificción, poesía y ensayo (literatura, crítica literaria, estética literaria, filosofía de la literatura, lenguaje y literatura, literatura y educación). Recuerde que debe tener una extensión mínima de 2 y máxima de 10 páginas incluyendo figuras, imágenes, gráficos y tablas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recuerde que toda información que sea tomada de otras fuentes o autores debe estar correctamente citada, bajo la norma APA 7.ª edición, a través de las citas textuales largas o cortas y la paráfrasis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.vqdof1v14uex" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si va incluir figuras (gráficas, diagramas, mapas, dibujos, fotografías e ilustraciones), estas deben ubicarse en el lugar correspondiente dentro del texto, numerarse consecutivamente y contar con una leyenda descriptiva situada en la parte superior izquierda, que inicie con la palabra Figura, en la cual se consigne de manera breve el contenido del elemento presentado, en cursiva y sin punto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.4kaffd5dghpv" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cuanto a las tablas, estas deberán contener preferiblemente la información cuantitativa mencionada en el texto, numerarse de forma consecutiva y presentar una leyenda descriptiva ubicada en la parte superior izquierda, iniciada con la palabra Tabla, en cursiva y sin punto final. No se aceptan tablas como imágenes; estas deberán estar insertadas directamente en el archivo del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las figuras y tablas deberán indicar claramente la fuente de la cual provienen. Se solicita abstenerse de incluir material que no cuente con el permiso escrito del autor y, cuando aplique, de los participantes involucrados (adjuntando el consentimiento informado correspondiente). Asimismo, deberá garantizarse la adecuada calidad y legibilidad de los elementos gráficos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras y tablas deberán emplearse únicamente cuando sean necesarias, evitando la redundancia con la información expresada en el texto; deberán ser autoexplicativas, sencillas y de fácil comprensión. Las figuras deberán enviarse adicionalmente en archivos independientes, con una resolución mínima de 300 dpi, en formato JPG o PNG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de incluir imágenes creadas mediante herramientas de inteligencia artificial, deberá mencionarse explícitamente la herramienta utilizada como fuente y anexarse el prompt empleado para su generación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo para presentar figuras y tablas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(etiqueta y número)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos clínicos por cargo laboral </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...280 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la tabla)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="7867.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2773"/>
         <w:gridCol w:w="2747"/>
         <w:gridCol w:w="1047"/>
         <w:gridCol w:w="1300"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2773"/>
+            <w:gridCol w:w="2747"/>
+            <w:gridCol w:w="1047"/>
+            <w:gridCol w:w="1300"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidTr="00291026">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Proceso</w:t>
+              <w:t xml:space="preserve">Proceso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>cargo</w:t>
+              <w:t xml:space="preserve">cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Total</w:t>
+              <w:t xml:space="preserve">Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidTr="00291026">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Administrativo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>Docencia</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>5</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>31,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidTr="00291026">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>Auxiliar administrativo</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>2</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auxiliar administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>12,5 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidTr="00291026">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Servicios operacionales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>Servicios generales</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servicios generales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>8</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>50 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidTr="00291026">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Conductor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>1</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>6,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidTr="00291026">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>16</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="004B4360" w:rsidRPr="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoHorizontes"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B4360">
-              <w:t>100 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B4360" w:rsidRDefault="004B4360" w:rsidP="004B4360">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="0077769C">
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: datos tomados del Archivo Institucional. Fuente: Gobernación de Nariño (2022). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use Times New Roman 12, justificado, sin cursiva y sin negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las notas de tablas </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> contener descripciones adicionales y atribución de autoría).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077769C" w:rsidRDefault="0077769C" w:rsidP="004B4360">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004B4360">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4360">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="004B4360">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(etiqueta y número)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panorámica de la Reserva La Planada</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4360">
-[...11 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la figura)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="CuerpodetextoHorizontes"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="es-CO"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="268766F7" wp14:editId="3385E713">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="3215186" cy="2599615"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="2" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="11611" l="18833" r="19438" t="13963"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3215186" cy="2599615"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...9 lines deleted...]
-                    </a:extLst>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: Harold Juajibioy Otero.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la última sección del manuscrito. Aquí deberán figurar todas las referencias citadas; su orden se establecerá de manera alfabética y siguiendo las disposiciones del Manual de Publicaciones de la American Psychological Association APA 7.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edición. A continuación, se </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presentan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los tipos de fuentes más empleados al momento de estructurar un manuscrito científico, como también, el formato y ejemplo correspondiente para cada caso. Se recomienda incluir el DOI de aquellos artículos, libros o capítulos de libros que se encuentren disponibles en línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mora, J. (2013). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6C51">
-[...22 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los dilemas de la investigación</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. UNIMAR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mora, J. (2011). Pensamiento complejo. En L. Castrillón (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6C51">
-[...8 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La máquina humana</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 115-152). Ariel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B4360" w:rsidRPr="00FE6C51" w:rsidRDefault="004B4360" w:rsidP="00FE6C51">
-[...8 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mora, J. (2011). Teoría y ciencia. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6C51">
-[...36 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Colombiana de Investigación, 11</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 98-115. http://10.1007/978-3-642-1757</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mora, J. (2010). Reacciones y emociones en los juegos. http://www. reacciones-emocionales/.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Morán, A. (2011). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6C51">
-[...8 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competencia argumentativa oral</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de Maestría, Universidad Mariana]. Archivo digital. http://recursosbiblioteca.uvalle.co/tesisdigitales/pdf.html</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B4360" w:rsidRDefault="004B4360" w:rsidP="005D7EB4">
-[...288 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaración uso inteligencia artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si usó inteligencia artificial en uno de los 4 casos permitidos por la revista, ubique la información según corresponda. En caso de no haber utilizado dicha herramienta, se deberá indicar que el manuscrito no cuenta con el apoyo de inteligencia artificial en su desarrollo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 1:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la elaboración de este texto, el autor o los autores utilizaron la herramienta/servicio 'nombre herramienta/servicio' para ajustar la redacción, traducción, análisis de datos y/o ajustes de brillo, contrastes y/o balances de color en tablas y/o figuras. Después del uso de esta herramienta/servicio, el autor o los autores revisaron y modificaron cuidadosamente el contenido; por lo tanto, asumen la responsabilidad total de la publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 2:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la elaboración de este texto, el autor o los autores no utilizaron ninguna herramienta o servicio de inteligencia artificial para elaborar el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 1: una vez se reemplace y se desarrolle el contenido de la creación literaria, se debe eliminar la información que aparece en esta plantilla a manera de guía. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 2: el contenido de tipo creación literaria no necesariamente debe contener tablas o figuras, está sujeto al origen del texto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="851" w:top="851" w:left="851" w:right="851" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...34 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Verdana"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...43 lines deleted...]
-  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{54C68BC3-7B77-4E7E-B8FB-2CB4B386440F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...385 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C400A7"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="2e75b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0032287E"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TituloHorizontes">
+  <w:style w:type="paragraph" w:styleId="TituloHorizontes" w:customStyle="1">
     <w:name w:val="Titulo Horizontes"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C02AF4"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="480" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:sz w:val="50"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutoresHorizontes">
+  <w:style w:type="paragraph" w:styleId="AutoresHorizontes" w:customStyle="1">
     <w:name w:val="Autores Horizontes"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C02AF4"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CuerpodetextoHorizontes">
+  <w:style w:type="paragraph" w:styleId="CuerpodetextoHorizontes" w:customStyle="1">
     <w:name w:val="Cuerpo de texto Horizontes"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00073152"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FilliacinHorizontes">
+  <w:style w:type="paragraph" w:styleId="FilliacinHorizontes" w:customStyle="1">
     <w:name w:val="Filliación Horizontes"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C02AF4"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttulosHorizontes">
+  <w:style w:type="paragraph" w:styleId="SubttulosHorizontes" w:customStyle="1">
     <w:name w:val="Subtítulos Horizontes"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00FE6C51"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasCEI">
+  <w:style w:type="paragraph" w:styleId="ReferenciasCEI" w:customStyle="1">
     <w:name w:val="Referencias CEI"/>
     <w:basedOn w:val="Ttulo1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004B4360"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:bCs/>
-      <w:noProof/>
+      <w:bCs w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004B4360"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasHorizontes">
+  <w:style w:type="paragraph" w:styleId="ReferenciasHorizontes" w:customStyle="1">
     <w:name w:val="Referencias Horizontes"/>
     <w:basedOn w:val="Ttulo1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C02AF4"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:bCs/>
-      <w:noProof/>
+      <w:bCs w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C400A7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="0032287E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:b w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttulosCriterios">
-[...2 lines deleted...]
-    <w:rsid w:val="003F5226"/>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00757A39"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00757A39"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="es-CO"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
+    <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="003F5226"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00757A39"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00757A39"/>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00757A39"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00757A39"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+    <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F5226"/>
+    <w:semiHidden w:val="1"/>
+    <w:rsid w:val="00757A39"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/RevistaHorizontesUNIMAR/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2547,74 +5011,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhmSZtBYApeEkk4zOqeCIbY6K+0Gw==">CgMxLjAyDmgudnFkb2YxdjE0dWV4Mg5oLjRrYWZmZDVkZ2hwdjgAciExOHhNQ1RZdlljS0ZCQjdydjd3S2FhblYyN0c0NzVfT3g=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Privado</dc:creator>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>