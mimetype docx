--- v0 (2025-10-07)
+++ v1 (2026-06-01)
@@ -1,5128 +1,7551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00714267" w:rsidRPr="00714267" w:rsidRDefault="00C33F92" w:rsidP="00714267">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del artículo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F06499">
-[...376 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(El título debe estar en letra Calibri 24 puntos, centrado, en negrita. El título debe ser claro, corto y preciso, no deberá exceder las 12 palabras.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre completo del autor o autores</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, a la derecha, negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cómo citar este artículo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido, Letra inicial del nombre. (Año). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Biumar, Volumen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(número), página inicial- página final. DOI. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Este apartado lo diligencia el editor de la revista).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de recepción</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: xx de xxxxx de xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de aprobación</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: xx de xxxxx de xxxx</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Este apartado lo diligencia el editor de la revista).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, centrado, en negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen incluirá los objetivos principales de la investigación, alcance, metodología empleada, y de igual manera, los resultados más destacados y las conclusiones más sobresalientes; por lo que este apartado será claro, coherente y sucinto, y no sobrepasará las 150 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Se admitirán un mínimo de 3 y un máximo de 10 palabras clave, las cuales posibilitaran ubicar temáticamente el contenido del artículo que, además, deberán ser relevantes y que ayudarán a su indizado cruzado, se recomienda que se seleccionen términos preferiblemente presentes en los distintos tesauros especializados. Cada palabra clave debe ir separada por una coma, solo los nombres propios van con mayúscula inicial en cada palabra.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del artículo en inglés </w:t>
       </w:r>
-      <w:r w:rsidRPr="00303FEE">
-[...264 lines deleted...]
-    <w:p w:rsidR="008021F1" w:rsidRPr="00993E71" w:rsidRDefault="008021F1" w:rsidP="00714267">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use letra Calibri 18 puntos, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, centrado, en negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use Calibri 11 point font, justified and not bold). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The abstract will include the main objectives of the research, scope, methodology used, and likewise, the most outstanding results and the most outstanding conclusions; therefore, this section will be clear, coherent and succinct, and will not exceed 150 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key words</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A minimum of 3 and a maximum of 10 key words will be admitted, which will make it possible to thematically locate the content of the article, which, in addition, should be relevant and will help cross-indexing, it is recommended that terms preferably present in the different specialized thesauri be selected. Each key word should be separated by a comma, only proper nouns are capitalized at the beginning of each word.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del artículo en portugués </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use letra Calibri 18 puntos, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">Resumo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Utilizar a fonte Calibri 11, justificada e não negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo incluirá os principais objectivos da investigação, âmbito, metodologia utilizada, bem como os resultados e conclusões mais notáveis; por conseguinte, esta secção será clara, coerente e sucinta, e não excederá 150 palavras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Será permitido um mínimo de 3 e um máximo de 10 palavras-chave, o que tornará possível localizar tematicamente o conteúdo do artigo que, além disso, deve ser relevante e que ajudará à indexação cruzada, recomenda-se que sejam seleccionados termos de preferência presentes nos diferentes thesauri especializados. Cada palavra-chave deve ser separada por uma vírgula, apenas os substantivos próprios são capitalizados no início de cada palavra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="364"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00CA3049">
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mencione el problema u objetivos del proceso investigativo, haciendo alusión a los posibles antecedentes bajo los cuales se fundamenta el trabajo investigativo, asimismo, se comenta el tipo de metodología empleada, una justificación de la elección de esta, además de la inclusión pertinente y precisa de respaldo bibliográfico que fundamente teóricamente este primer acercamiento al contenido del manuscrito. Esta sección debe tener máximo 2 páginas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metodología </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se menciona el diseño, técnicas y materiales empleados en la investigación para la obtención de los resultados, se recomienda desarrollar descriptivamente esta sección, mencionando todos los aspectos concebidos al momento de realizar el proceso, es decir, expresar claramente el tipo de diseño, asimismo, el tipo de muestreo que fue utilizado; de igual forma, es conveniente mencionar las técnicas estadísticas y demás instrumentos empleados para la recolección de la información –esta sección debe estar escrita con verbos en tiempo pasado-. Máximo 1 página.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resultados </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se presentan los resultados obtenidos del proceso investigativo, es concretamente la contribución que se hace al nuevo conocimiento, en donde se evidencia la coherencia entre los objetivos planteados al inicio de la investigación, y la información obtenida a través de los instrumentos de recolección de esta; es aconsejable que se mencione todos los resultados importantes obtenidos, hasta aquellos que están en contraposición a la hipótesis que fundamentó la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gze17s1mmt0x" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si va incluir figuras (gráficas, diagramas, mapas, dibujos, fotografías e ilustraciones), estas deben ubicarse en el lugar correspondiente dentro del texto, numerarse consecutivamente y contar con una leyenda descriptiva situada en la parte superior izquierda, que inicie con la palabra Figura, en la cual se consigne de manera breve el contenido del elemento presentado, en cursiva y sin punto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cuanto a las tablas, estas deberán contener preferiblemente la información cuantitativa mencionada en el texto, numerarse de forma consecutiva y presentar una leyenda descriptiva ubicada en la parte superior izquierda, iniciada con la palabra Tabla, en cursiva y sin punto final. No se aceptan tablas como imágenes; estas deberán estar insertadas directamente en el archivo del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las figuras y tablas deberán indicar claramente la fuente de la cual provienen. Se solicita abstenerse de incluir material que no cuente con el permiso escrito del autor y, cuando aplique, de los participantes involucrados (adjuntando el consentimiento informado correspondiente). Asimismo, deberá garantizarse la adecuada calidad y legibilidad de los elementos gráficos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras y tablas deberán emplearse únicamente cuando sean necesarias, evitando la redundancia con la información expresada en el texto; deberán ser autoexplicativas, sencillas y de fácil comprensión. Las figuras deberán enviarse adicionalmente en archivos independientes, con una resolución mínima de 300 dpi, en formato JPG o PNG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de incluir imágenes creadas mediante herramientas de inteligencia artificial, deberá mencionarse explícitamente la herramienta utilizada como fuente y anexarse el prompt empleado para su generación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de cómo se deben incluir las figura y tablas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="5b9bd5"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(etiqueta y número)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos clínicos por cargo laboral </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA3049" w:rsidRPr="00CA3049">
-[...251 lines deleted...]
-        <w:t>(descripción o título de la tabla)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="5b9bd5"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la tabla)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="7186.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2299"/>
         <w:gridCol w:w="2233"/>
         <w:gridCol w:w="1094"/>
         <w:gridCol w:w="1560"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2299"/>
+            <w:gridCol w:w="2233"/>
+            <w:gridCol w:w="1094"/>
+            <w:gridCol w:w="1560"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00337A2A" w:rsidTr="008E7A12">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRPr="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00337A2A">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Proceso</w:t>
+              <w:t xml:space="preserve">Proceso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRPr="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00337A2A">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>cargo</w:t>
+              <w:t xml:space="preserve">cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRPr="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00337A2A">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Total</w:t>
+              <w:t xml:space="preserve">Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRPr="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00337A2A">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337A2A" w:rsidTr="008E7A12">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Administrativo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Docencia</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>5</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>31,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337A2A" w:rsidTr="008E7A12">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-              <w:t>Auxiliar administrativo</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auxiliar administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>12,5 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337A2A" w:rsidTr="008E7A12">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Servicios operacionales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Servicios generales</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servicios generales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>8</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>50 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337A2A" w:rsidTr="008E7A12">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Conductor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>1</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>6,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00337A2A" w:rsidTr="008E7A12">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>16</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00337A2A" w:rsidRDefault="00337A2A" w:rsidP="00337A2A">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoBIUMAR"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>100 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00833929" w:rsidRPr="0077769C" w:rsidRDefault="00833929" w:rsidP="00833929">
-[...51 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: datos tomados del Archivo Institucional. Fuente: Gobernación de Nariño (2022). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use Times New Roman 12, justificado, sin cursiva y sin negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las notas de tablas debe contener descripciones adicionales y atribución de autoría).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00960389">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1 </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="5b9bd5"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(etiqueta y número)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panorámica de la Reserva La Planada </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:color w:val="5b9bd5"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la figura)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Panorámica de la Reserva La Planada</w:t>
-[...31 lines deleted...]
-          <w:lang w:eastAsia="es-CO"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408C040E" wp14:editId="56845A43">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="4092186" cy="3308705"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="2" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect l="18833" t="13963" r="19438" b="11611"/>
-                    <a:stretch/>
+                    <a:srcRect b="11611" l="18833" r="19438" t="13963"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4092186" cy="3308705"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...9 lines deleted...]
-                    </a:extLst>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: Harold Juajibioy Otero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Discusión </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA3049">
-[...13 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB2DC9">
-[...19 lines deleted...]
-      <w:r w:rsidR="00CA3049">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se presentan aquellas relaciones, interpretaciones, recomendaciones que los resultados señalan en paralelo con otras investigaciones, antecedentes y teorías referidas al tema abordado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se presentan de manera clara, concreta y coherente con los temas desarrollados en el manuscrito, por lo que deberá presentar los argumentos precisos que justifican y validan cada conclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflicto de interés </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los autores deben declarar si tienen conflictos de interés: financieros (ayuda económica: dinero, pagos en especie o cualquier tipo de ayuda), personales (amistad o enemistad), políticos (pertenencia a partidos), intelectuales (no estar de acuerdo con la línea editorial de la revista), racistas, religiosos, entre otros, que pudieran comprometer la confiabilidad de esta publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidades éticas </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las investigaciones en las que participen seres humanos deben llevarse a cabo de forma ética y, contar con el consentimiento informado debidamente diligenciado. Se debe incluir una declaración de la aprobación del Comité de Ética o Bioética o, quien haga sus veces en la institución y, una breve descripción en la que se mencione cómo y de quién se obtuvo el consentimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuentes de financiamiento </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarar las fuentes de financiación de forma transparente contribuye a la integridad en la publicación. Es responsabilidad de los autores informar si su investigación fue financiada, por quién, e incluir: el nombre completo de la entidad financiadora (institución, organismo, empresa, etc.); el número de proyecto o código de subvención (si aplica); el reconocimiento de todos los apoyos recibidos, incluso parciales; y la evitación de ambigüedades que puedan dar lugar a conflictos de interés. Ejemplo 1. El trabajo de investigación del cual se deriva el artículo fue financiado por Nombre de financiador, ciudad, País, a través del proyecto No. XXX. O ejemplo 2. El autor declara que no recibió financiamiento específico para esta investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencias </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la última sección del manuscrito. Aquí deberán figurar todas las referencias citadas; su orden se establecerá de manera alfabética y siguiendo las disposiciones del Manual de Publicaciones de la American Psychological Association APA 7</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edición. A continuación, se presenta los tipos de fuentes más empleados al momento de estructurar un manuscrito científico, como también, el formato y ejemplo correspondiente para cada caso. Se recomienda incluir el DOI de aquellos artículos, libros o capítulos de libros que se encuentren disponibles en línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Libro: Primer apellido, Inicial del nombre.; Primer apellido, Inicial del nombre. y Primer apellido, Inicial del nombre. (Fecha de trabajo). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Editorial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capítulo de libro: Primer apellido, Inicial del nombre. (Fecha de trabajo). Título del capítulo. En Inicial del nombre, Apellido del editor (Ed.), </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del libro </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pp. Inicial – final). Editorial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista: Primer apellido, Inicial del nombre. (Fecha de trabajo). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título de la revista</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, volumen (número), pp. Inicial – final. DOI  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento web: Primer apellido, Inicial del nombre. (Fecha de trabajo). Título. Dirección web. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tesis: Primer apellido, Inicial del nombre. (Fecha de trabajo). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Tesis de nivel, Universidad o Institución]. Archivo digital. URL de localización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 1: una vez se reemplace y se desarrolle el contenido del artículo, se debe eliminar la información que aparece en esta plantilla a manera de guía. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 2: de acuerdo con el tipo de artículo debe incluir o quitar las secciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA3049" w:rsidRPr="00CA3049">
-[...16 lines deleted...]
-          <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 12, negrita y centrado)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Use tipo de letra Calibri 11 puntos, justificado y sin negrita). </w:t>
       </w:r>
-      <w:r w:rsidR="00560D9C" w:rsidRPr="00560D9C">
-[...34 lines deleted...]
-          <w:lang w:val="es-MX"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se identifica el nivel de contribución escritural y aporte al artículo de cada uno de los autores, con la finalidad de establecer el orden de aparición.  Ejemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pepito Pérez Buriticá</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: investigador principal. Procesamiento estadístico de datos, escritura de materiales y métodos y obtención de los resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">María Chamorro Solarte:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> análisis e interpretación de resultados, escritura de la introducción, métodos, discusión y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los autores participaron en la elaboración del manuscrito, lo leyeron y aprobaron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="5b9bd5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Declaración </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:color w:val="5b9bd5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">usó</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="5b9bd5"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> inteligencia artificial</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si usó inteligencia artificial en uno de los 4 casos permitidos por la revista, ubique la información según corresponda. En caso de no haber utilizado dicha herramienta, se deberá indicar que el manuscrito no cuenta con el apoyo de inteligencia artificial en su desarrollo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la elaboración de este artículo, el autor o los autores utilizaron la herramienta/servicio </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'nombre herramienta/servicio' </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para ajustar </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la redacción, traducción, análisis de datos y/o</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...256 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajustes de brillo, contrastes y/o balances de color en tablas y/o figuras. Después del uso de esta herramienta/servicio</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el autor o los autores revisaron y modificaron cuidadosamente el contenido; por lo tanto, asumen la responsabilidad total de la publicación</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la elaboración de este artículo, el autor o los autores no utilizaron ninguna herramienta o servicio de inteligencia artificial para elaborar el manuscrito.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...77 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Verdana"/>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...16 lines deleted...]
-        <w:continuationSeparator/>
+<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:footnote w:id="0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Incluir una nota a pie de página en donde especifique las características del proceso investigativo, de revisión o de reflexión desarrollado para la concreción del aporte escritural. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use letra Calibri 8 puntos, sin negrita y justificado).  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00F06499" w:rsidRDefault="00F06499" w:rsidP="00F06499">
-[...5 lines deleted...]
-          <w:rStyle w:val="Refdenotaalpie"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-        <w:t>(use Calibri 8, justificado, sin negrita).</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ubique aquí nivel académico, filiación institucional sin abreviaturas, cargo/o programa al que pertenece y correo electrónico. Código ORCID </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Calibri 8, justificado, sin negrita).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1016 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...14 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...214 lines deleted...]
-  <w:themeFontLang w:val="es-CO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{DF3FF5A7-8412-43CF-B18F-5DC0969D8CB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...375 lines deleted...]
-    <w:rsid w:val="00993E71"/>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00560D9C"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="2e75b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00714267"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...4 lines deleted...]
-      <w:color w:val="4F81BD"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00714267"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="243f60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="004E68CC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="004E68CC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="004E68CC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="004E68CC"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000ff"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="0059747F"/>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00662FBD"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotaalpieBiumar">
+  <w:style w:type="paragraph" w:styleId="NotaalpieBiumar" w:customStyle="1">
     <w:name w:val="Nota al pie Biumar"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:hAnsi="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ComocitaryfehcasBiumar">
+  <w:style w:type="paragraph" w:styleId="ComocitaryfehcasBiumar" w:customStyle="1">
     <w:name w:val="Como citar y fehcas Biumar"/>
     <w:basedOn w:val="Sinespaciado"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="120" w:before="120"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasBiumar">
+  <w:style w:type="paragraph" w:styleId="ReferenciasBiumar" w:customStyle="1">
     <w:name w:val="Referencias Biumar"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C33F92"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:hAnsi="Calibri"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00560D9C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="000663F3"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografa">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00BD14AE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00CE34F0"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00177F78"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00177F78"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00177F78"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00177F78"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="008901C0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="008901C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EA208A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EA208A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00EA208A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EA208A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00EA208A"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="006A72DF"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtulosBIUMAR">
+  <w:style w:type="paragraph" w:styleId="TtulosBIUMAR" w:customStyle="1">
     <w:name w:val="Títulos BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="480" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NombreAutoresBIUMAR">
+  <w:style w:type="paragraph" w:styleId="NombreAutoresBIUMAR" w:customStyle="1">
     <w:name w:val="Nombre Autores BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttulosBIUMAR">
+  <w:style w:type="paragraph" w:styleId="SubttulosBIUMAR" w:customStyle="1">
     <w:name w:val="Subtítulos BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CuerpodetextoBIUMAR">
+  <w:style w:type="paragraph" w:styleId="CuerpodetextoBIUMAR" w:customStyle="1">
     <w:name w:val="Cuerpo de texto BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloIdiomasBIUMAR">
+  <w:style w:type="paragraph" w:styleId="TtuloIdiomasBIUMAR" w:customStyle="1">
     <w:name w:val="Título Idiomas BIUMAR"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00993E71"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citatextual">
+  <w:style w:type="paragraph" w:styleId="Citatextual" w:customStyle="1">
     <w:name w:val="Cita textual"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004951F8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasBIUMAR0">
+  <w:style w:type="paragraph" w:styleId="ReferenciasBIUMAR0" w:customStyle="1">
     <w:name w:val="Referencias BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="004951F8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
-[...22 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+  <w:style w:type="character" w:styleId="SubttuloCar" w:customStyle="1">
     <w:name w:val="Subtítulo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00644788"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="5b9bd5" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00644788"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TablasBIUMAR">
+  <w:style w:type="paragraph" w:styleId="TablasBIUMAR" w:customStyle="1">
     <w:name w:val="Tablas BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00644788"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+  <w:style w:type="character" w:styleId="Ttulo4Car" w:customStyle="1">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00714267"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...4 lines deleted...]
-      <w:color w:val="4F81BD"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="4f81bd"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+  <w:style w:type="character" w:styleId="Ttulo6Car" w:customStyle="1">
     <w:name w:val="Título 6 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00714267"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-      <w:color w:val="243F60"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="243f60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="textosmorados">
+  <w:style w:type="paragraph" w:styleId="textosmorados" w:customStyle="1">
     <w:name w:val="textosmorados"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00714267"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:color w:val="666699"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+      <w:lang w:eastAsia="es-ES" w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00714267"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLconformatoprevioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="003A70B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
+  <w:style w:type="character" w:styleId="HTMLconformatoprevioCar" w:customStyle="1">
     <w:name w:val="HTML con formato previo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="HTMLconformatoprevio"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="003A70B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="00E738AB"/>
+    <w:rPr>
+      <w:color w:val="605e5c"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="5b9bd5"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...555 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/RevistaBiumar/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/RevistaBiumar/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/RevistaBiumar/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5342,197 +7765,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...111 lines deleted...]
-</b:Sources>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgX1jJviGbp6lY+Hs/L3kAcsu0xFA==">CgMxLjAyDmguZ3plMTdzMW1tdDB4OAByITFQdmNzMUs1UHBTSmZlVzNua3pJM0N0Z3BqRVE0Q0xSNA==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E945B5-13EC-4892-9EB7-8F94C98B44B9}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>USUARIO</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>