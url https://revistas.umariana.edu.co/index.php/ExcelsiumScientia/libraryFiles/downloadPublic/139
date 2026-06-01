--- v0 (2025-10-07)
+++ v1 (2026-06-01)
@@ -1,4408 +1,7560 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="3E3518B5" w14:textId="77777777" w:rsidR="00750F5F" w:rsidRDefault="00175942" w:rsidP="00D2400C">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00750F5F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del artículo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="0"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1601B6D7" w14:textId="77777777" w:rsidR="0080391E" w:rsidRPr="00750F5F" w:rsidRDefault="00175942" w:rsidP="00750F5F">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00F06499">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="480" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(El título debe estar en letra Trebuchet Ms 24 puntos, centrado, en negrita. El título debe ser claro, corto y preciso, no deberá exceder las 12 palabras).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre completo del autor o autores</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="0" w:id="1"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00750F5F">
-[...78 lines deleted...]
-      <w:r w:rsidR="00812E00" w:rsidRPr="00FF56C0">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Garamond 14, a la derecha, negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103" w:right="0" w:hanging="5103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2552" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2552" w:right="758" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cómo citar este artículo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido y letras iniciales del nombre de los autores. Título del artículo. Excelsium Scientia Rev. Int. Investig. Fecha mes inicial-mes final;</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...91 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volumen(número): página inicial-página final. Disponible en: DOI. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Este apartado lo diligencia el editor de la revista).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.m588rcy7t7zd" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="758" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fecha de recepción: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx de xxxxx de xxxx</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="758" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fecha de aprobación: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-      <w:r w:rsidRPr="00750F5F">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx de xxxxx de xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="758" w:firstLine="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Este apartado lo diligencia el editor de la revista).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resumen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00750F5F">
-[...215 lines deleted...]
-        <w:sectPr w:rsidR="00812E00" w:rsidRPr="009C084E" w:rsidSect="009C084E">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="616" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Garamond 11 puntos, justificado y sin negrita</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). El resumen incluirá los objetivos principales de la investigación, alcance, metodología empleada, los resultados y las conclusiones más sobresalientes; por lo que este apartado será claro, coherente y sucinto; no sobrepasará las 150 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="616" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Se admitirán un mínimo de 3 y un máximo de 10 palabras clave, las cuales </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">posibilitan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ubicar temáticamente el contenido del artículo, además, deben ser relevantes y ayudar a su indizado cruzado, se recomienda que se seleccionen términos preferiblemente presentes en los distintos tesauros especializados. Cada palabra </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clave</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe ir separada por una coma, solo los nombres propios van con mayúscula inicial en cada palabra.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+          <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
+          <w:pgNumType w:start="1"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+        <w:sectPr>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
-[...2 lines deleted...]
-          <w:docGrid w:linePitch="360"/>
+          <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+          <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...148 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Garamond 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mencione el problema u objetivos del proceso investigativo, haciendo alusión a los posibles antecedentes bajo los cuales se fundamenta el trabajo investigativo, asimismo, se comenta el tipo de metodología empleada, una justificación de la elección de ésta, además de la inclusión pertinente y precisa de respaldo bibliográfico que fundamente teóricamente este primer acercamiento al contenido del manuscrito. Esta sección debe tener máximo 2 páginas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metodología </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Garamond 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se menciona el diseño, técnicas y materiales empleados en la investigación para la obtención de los resultados. Se recomienda desarrollar descriptivamente esta sección, mencionando todos los aspectos concebidos al momento de realizar el proceso, es decir, expresar claramente el tipo de diseño, asimismo, el tipo de muestreo que fue utilizado; de igual forma, es conveniente mencionar las técnicas estadísticas y demás instrumentos empleados para la recolección de la información –esta sección deberá estar escrita con verbos en tiempo pasado–. Máximo 1 página.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados </w:t>
       </w:r>
-      <w:r w:rsidR="00750F5F" w:rsidRPr="00750F5F">
-[...99 lines deleted...]
-    <w:p w14:paraId="5C7AE63A" w14:textId="6DDD541A" w:rsidR="007C1385" w:rsidRPr="00BF404A" w:rsidRDefault="007C1385" w:rsidP="00053001">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Garamond 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se presentan los resultados del proceso investigativo, es, concretamente, la contribución que se hace al nuevo conocimiento, en donde se evidencia la coherencia entre los objetivos planteados al inicio de la investigación, y la información obtenida a través de los instrumentos de recolección de ésta, es aconsejable que se mencionen todos los resultados importantes obtenidos, hasta aquellos que están en contraposición a la hipótesis que </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fundamentó</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para el caso de las figuras (gráficas, diagramas, mapas, dibujos, fotografías e ilustraciones) y tablas (contienen información cuantitativa que menciona el texto), deben encabezarse con título y numeración secuencial. En todas las figuras y tablas se señalará la fuente de donde fueron tomadas. Todas las figuras y tablas deberán indicar claramente la fuente de la cual provienen. Se solicita abstenerse de incluir material que no cuente con el permiso escrito del autor y, cuando aplique, de los participantes involucrados (adjuntando el consentimiento informado correspondiente). Asimismo, deberá garantizarse la adecuada calidad y legibilidad de los elementos gráficos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las figuras y tablas deberán emplearse únicamente cuando sean necesarias, evitando la redundancia con la información expresada en el texto; deberán ser autoexplicativas, sencillas y de fácil comprensión. Las figuras deberán enviarse adicionalmente en archivos independientes, con una resolución mínima de 300 dpi, en formato JPG o PNG. Todas las tablas y figuras deben estar citadas en el texto y en el orden en que aparecen. En el caso de tablas, solamente utilice líneas horizontales. Se admite un máximo de 4 tablas y figuras. Los autores deben colocar las explicaciones en notas a pie de la tabla, no en el título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de incluir imágenes creadas mediante herramientas de inteligencia artificial, deberá mencionarse explícitamente la herramienta utilizada como fuente y anexarse el </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prompt </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">empleado para su generación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de cómo presentar figuras y tablas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...34 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Casos clínicos por cargo laboral</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF56C0">
-[...19 lines deleted...]
-        <w:t>descripción o título de la tabla)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="5b9bd5"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(descripción o título de la tabla)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="7003.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2187"/>
         <w:gridCol w:w="2162"/>
         <w:gridCol w:w="1094"/>
         <w:gridCol w:w="1560"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2187"/>
+            <w:gridCol w:w="2162"/>
+            <w:gridCol w:w="1094"/>
+            <w:gridCol w:w="1560"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="007C1385" w14:paraId="7FE8EB42" w14:textId="77777777" w:rsidTr="0085433E">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="71DF30BC" w14:textId="77777777" w:rsidR="007C1385" w:rsidRPr="00B02973" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02973">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Proceso</w:t>
+              <w:t xml:space="preserve">Proceso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A5D8B32" w14:textId="77777777" w:rsidR="007C1385" w:rsidRPr="00B02973" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02973">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>cargo</w:t>
+              <w:t xml:space="preserve">cargo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="11B1AA0D" w14:textId="77777777" w:rsidR="007C1385" w:rsidRPr="00B02973" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02973">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>Total</w:t>
+              <w:t xml:space="preserve">Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="67D560A1" w14:textId="77777777" w:rsidR="007C1385" w:rsidRPr="00B02973" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02973">
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C1385" w14:paraId="6BA2D5A0" w14:textId="77777777" w:rsidTr="0085433E">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="25963CF6" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Administrativo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0FAD781F" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Docencia</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Docencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CE5ED12" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>5</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6BC47AAB" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>31,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C1385" w14:paraId="26E376F5" w14:textId="77777777" w:rsidTr="0085433E">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="60EA3D5B" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              <w:t>Auxiliar administrativo</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CECB16E" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
-              <w:jc w:val="right"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>2</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auxiliar administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F5FBD06" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>12,5 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C1385" w14:paraId="0DFCE147" w14:textId="77777777" w:rsidTr="0085433E">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F575E6E" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Servicios operacionales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="55CEA276" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Servicios generales</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Servicios generales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="733B767C" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>8</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B3D6949" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>50 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C1385" w14:paraId="71BBFAC3" w14:textId="77777777" w:rsidTr="0085433E">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
           </w:tcPr>
-          <w:p w14:paraId="395B0668" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7411A4A9" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Conductor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="63E6E246" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>1</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B839370" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>6,25 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6,25 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C1385" w14:paraId="4CCCBE9E" w14:textId="77777777" w:rsidTr="0085433E">
+      <w:tr>
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="53900B31" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="580A367C" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1AD90B2A" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>16</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="138E151D" w14:textId="77777777" w:rsidR="007C1385" w:rsidRDefault="007C1385" w:rsidP="00B02973">
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
-              <w:pStyle w:val="CuerpodetextoExcelsium"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>100 %</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65B99F5E" w14:textId="77777777" w:rsidR="00441C54" w:rsidRDefault="00441C54" w:rsidP="00B02973">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota: datos tomados del Archivo Institucional. Fuente: Gobernación de Nariño</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las notas de tablas deben contener descripciones adicionales y atribución de autoría).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="CuerpodetextoExcelsium"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="3AFDD8D7" w14:textId="77777777" w:rsidR="007C1385" w:rsidRPr="00750F5F" w:rsidRDefault="007C1385" w:rsidP="00FF56C0">
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura 1. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panorámica de la Reserva La Planada (</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">descripción o título de la figura)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40FA9AC8" wp14:editId="6910B0DD">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="3481039" cy="2814568"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="2" name="image1.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId8"/>
-                    <a:srcRect l="18833" t="13963" r="19438" b="11611"/>
-                    <a:stretch/>
+                    <a:srcRect b="11611" l="18833" r="19438" t="13963"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3481039" cy="2814568"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...9 lines deleted...]
-                    </a:extLst>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: Harold Juajibioy Otero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Discusión </w:t>
       </w:r>
-      <w:r w:rsidR="00750F5F" w:rsidRPr="00750F5F">
-[...120 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Garamond 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta sección se presentan aquellas relaciones, interpretaciones, recomendaciones que los resultados señalan en paralelo con otras investigaciones, antecedentes, y teorías referidas al tema abordado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusiones </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Garamond 11 puntos, justificado y sin negrita). </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se presentan de manera clara, concreta y coherente con los temas desarrollados en el manuscrito, por lo que debe presentar los argumentos precisos que justifican y validan cada conclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conflicto de interés </w:t>
       </w:r>
-      <w:r w:rsidR="002F669A" w:rsidRPr="00750F5F">
-[...89 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use Verdana 11, justificado).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los autores deben declarar si tienen conflictos de interés: financieros (ayuda económica: dinero, pagos en especie o cualquier tipo de ayuda), personales (amistad o enemistad), políticos (pertenencia a partidos), intelectuales (no estar de acuerdo con la línea editorial de la revista), racistas, religiosos, entre otros, que </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comprometa</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la confiabilidad de esta publicación.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="4f81bd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Responsabilidades éticas </w:t>
       </w:r>
-      <w:r w:rsidR="002F669A" w:rsidRPr="00750F5F">
-[...194 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use tipo de letra Verdana 11, sin negrita y justificado)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las investigaciones en la que participen seres humanos deben llevarse a cabo de forma ética y contar con el consentimiento informado debidamente diligenciado. Se debe incluir una declaración de la aprobación del Comité de Ética o Bioética o quien haga sus veces en la institución y una breve descripción en la que se mencione cómo y de quién se obtuvo el consentimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuentes de Financiación </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe relacionar las fuentes de financiación del (los) proyecto(s) del (los) cual(es) se deriva el manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="red"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Referencias </w:t>
       </w:r>
-      <w:r w:rsidR="00750F5F" w:rsidRPr="00750F5F">
-[...56 lines deleted...]
-        <w:r w:rsidRPr="00B820D6">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es la última sección del manuscrito. Aquí deben figurar todas las referencias citadas; su orden se establece en el orden de aparición y numeración dentro del texto en norma Vancouver. A continuación, se presenta los tipos de fuentes más empleados al momento de estructurar un manuscrito científico, como también, el formato y ejemplo correspondiente para cada caso. Se recomienda incluir la abreviatura del nombre de la revista, la cual puede ser consultada en: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:lang w:val="es-MX"/>
+            <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="0563c1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.ncbi.nlm.nih.gov/nlmcatalog/journals</w:t>
+          <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nlmcatalog/journals</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002A3981">
-[...16 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el DOI de las publicaciones que se encuentren disponibles en línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido N, Apellido1-Apellido2 NN (6 autores máximo, en adelante: et al.). Título. Volumen. Edición. Lugar de publicación: Editorial; año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido N, Apellido1-Apellido2 NN (6 autores máximo, en adelante: et al.). Título del capítulo. En: Apellido N, Director/Coordinador/Editor literario del libro. Título del libro. Edición. Lugar de publicación: Editorial; año. Página inicial del capítulo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‐</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">página final del capítulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+      <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
-[...109 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido N, Apellido1-Apellido2 NN (6 autores máximo, en adelante: et al.). Título del artículo. Abreviatura de la revista [Internet]. Año [Fecha de consulta]; Volumen(número): página inicial- página final. Disponible en: URL o DOI del artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor/es. Título. [Internet]. Volumen. Edición. Lugar de publicación: Editorial; fecha de publicación. [fecha de última actualización; fecha de nuestra consulta]. Disponible en: URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sede Web [Internet]. Lugar de publicación: Editor; Fecha de comienzo [fecha de última actualización; fecha de nuestra consulta]. Disponible en: URL de la web.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.pjfzifzgl8x7" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Palatino Linotype 11, centrado, en negrita)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="4f81bd"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use Garamond 11, justificado).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En esta sección se identifica el nivel de contribución escritural y aporte al artículo de cada uno de los autores, con la finalidad de establecer el orden de aparición.  Ejemplo: </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pepito Pérez Buriticá</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: investigador principal. Procesamiento estadístico de datos, escritura de materiales y métodos y obtención de los resultados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">María Chamorro Solarte</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: análisis e interpretación de resultados, escritura de la introducción, métodos, discusión y conclusiones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los autores participaron en la elaboración del manuscrito, lo leyeron y aprobaron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
-[...203 lines deleted...]
-        <w:r w:rsidRPr="000B0C11">
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:cs="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:color w:val="000000"/>
             <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>Declaración uso inteligencia artificial</w:t>
+          <w:t xml:space="preserve">Declaración uso inteligencia artificial</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si usó inteligencia artificial en uno de los 4 casos permitidos por la revista, ubique la información según corresponda. En caso de no haber utilizado dicha herramienta, se deberá indicar que el manuscrito no cuenta con el apoyo de inteligencia artificial en su desarrollo. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: En la elaboración de este artículo, el autor o los autores utilizaron la </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herramienta/servicio</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC044E">
-[...65 lines deleted...]
-      <w:r w:rsidRPr="005A0ED1">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'nombre herramienta/servicio'</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajustar la redacción, traducción, análisis de datos y/o ajustes de brillo, contrastes y/o balances de color en tablas y/o figuras</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Después del uso de esta </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0ED1">
-[...200 lines deleted...]
-    <w:sectPr w:rsidR="0080391E" w:rsidSect="009C084E">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">herramienta/servicio</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el autor o los autores revisaron y modificaron cuidadosamente el contenido; por lo tanto, asumen la responsabilidad total de la publicación.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: En la elaboración de este artículo, el autor o los autores no utilizaron ninguna herramienta o servicio de inteligencia artificial para elaborar el manuscrito.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: una vez se reemplace y se desarrolle el contenido, se debe eliminar la información que aparece en esta plantilla a manera de guía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:cs="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: de acuerdo con el tipo de artículo, debe incluir o quitar las secciones. Es decir, si es una revisión o reflexión se debe desarrollar: introducción, metodología, desarrollo, discusión (opcional) y conclusiones, bajo el mismo tipo y tamaño de letra que se mostró en toda la plantilla. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Trebuchet MS"/>
+  <w:font w:name="Verdana"/>
+  <w:font w:name="Times New Roman"/>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
-[...3 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
-    <w:panose1 w:val="02040502050505030304"/>
-[...32 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...16 lines deleted...]
-        <w:continuationSeparator/>
+<w:footnotes xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:footnote w:id="0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Incluir una nota a pie de página en donde especifique las características del proceso investigativo, de revisión o de reflexión desarrollado para la concreción del aporte escritural. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Use letra Trebuchet MS 8 puntos, sin negrita y justificado).  </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52BC9AB5" w14:textId="0CAF0E5F" w:rsidR="00175942" w:rsidRDefault="00175942" w:rsidP="00175942">
-[...5 lines deleted...]
-          <w:rStyle w:val="Refdenotaalpie"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...86 lines deleted...]
-        <w:t>8, justificado, sin negrita).</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ubique aquí nivel académico, filiación institucional sin abreviaturas, cargo/o programa al que pertenece y correo electrónico. Código ORCID </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="5b9bd5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use Trebuchet MS 8, justificado, sin negrita).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="240A000F">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...14 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...89 lines deleted...]
-  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{7AE30AA2-4EBA-4C0D-82FC-E344E435B6CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...384 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C400A7"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="2e75b5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0032287E"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
-      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloexcelsium">
+  <w:style w:type="paragraph" w:styleId="Tituloexcelsium" w:customStyle="1">
     <w:name w:val="Titulo excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C400A7"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Ebrima" w:eastAsia="Calibri" w:hAnsi="Ebrima" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Ebrima" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Ebrima"/>
+      <w:b w:val="1"/>
       <w:sz w:val="42"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutoresExcelsium">
+  <w:style w:type="paragraph" w:styleId="AutoresExcelsium" w:customStyle="1">
     <w:name w:val="Autores Excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Garamond" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+      <w:b w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubtitulosExcelsium">
+  <w:style w:type="paragraph" w:styleId="SubtitulosExcelsium" w:customStyle="1">
     <w:name w:val="Subtitulos Excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Palatino Linotype" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+      <w:b w:val="1"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CuerpodetextoExcelsium">
+  <w:style w:type="paragraph" w:styleId="CuerpodetextoExcelsium" w:customStyle="1">
     <w:name w:val="Cuerpo de texto Excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Garamond" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PiedepaginaExcelsium">
+  <w:style w:type="paragraph" w:styleId="PiedepaginaExcelsium" w:customStyle="1">
     <w:name w:val="Pie de pagina Excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulosidiomas">
+  <w:style w:type="paragraph" w:styleId="Titulosidiomas" w:customStyle="1">
     <w:name w:val="Titulos idiomas"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C400A7"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Ebrima" w:eastAsia="Calibri" w:hAnsi="Ebrima" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Ebrima" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Ebrima"/>
+      <w:b w:val="1"/>
+      <w:color w:val="7b7b7b" w:themeColor="accent3" w:themeShade="0000BF"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-BR" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumenexcelsium">
+  <w:style w:type="paragraph" w:styleId="Resumenexcelsium" w:customStyle="1">
     <w:name w:val="Resumen excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C400A7"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Garamond" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CitatextualExcelsium">
+  <w:style w:type="paragraph" w:styleId="CitatextualExcelsium" w:customStyle="1">
     <w:name w:val="Cita textual Excelsium"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Garamond" w:cs="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+      <w:shd w:color="auto" w:fill="ffffff" w:val="clear"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurasexcelsium">
+  <w:style w:type="paragraph" w:styleId="Figurasexcelsium" w:customStyle="1">
     <w:name w:val="Figuras excelsium"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00C400A7"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Garamond" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Garamond"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasExcelsium">
+  <w:style w:type="paragraph" w:styleId="ReferenciasExcelsium" w:customStyle="1">
     <w:name w:val="Referencias Excelsium"/>
     <w:basedOn w:val="Ttulo1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-      <w:bCs/>
-      <w:noProof/>
+      <w:bCs w:val="1"/>
+      <w:noProof w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+      <w:lang w:eastAsia="es-MX" w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C400A7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="2e74b5" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="0032287E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:b w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloExcelsium">
+  <w:style w:type="paragraph" w:styleId="TtuloExcelsium" w:customStyle="1">
     <w:name w:val="Título Excelsium"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="480" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="480" w:before="480" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ComocitarExcelsium">
+  <w:style w:type="paragraph" w:styleId="ComocitarExcelsium" w:customStyle="1">
     <w:name w:val="Como citar Excelsium"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2552" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00175942"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00175942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00175942"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotaalpieBiumar">
+  <w:style w:type="paragraph" w:styleId="NotaalpieBiumar" w:customStyle="1">
     <w:name w:val="Nota al pie Biumar"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:hAnsi="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ComocitaryfehcasBiumar">
+  <w:style w:type="paragraph" w:styleId="ComocitaryfehcasBiumar" w:customStyle="1">
     <w:name w:val="Como citar y fehcas Biumar"/>
     <w:basedOn w:val="Sinespaciado"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="120" w:before="120"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NombreAutoresBIUMAR">
+  <w:style w:type="paragraph" w:styleId="NombreAutoresBIUMAR" w:customStyle="1">
     <w:name w:val="Nombre Autores BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttulosBIUMAR">
+  <w:style w:type="paragraph" w:styleId="SubttulosBIUMAR" w:customStyle="1">
     <w:name w:val="Subtítulos BIUMAR"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasBiumar">
+  <w:style w:type="paragraph" w:styleId="ReferenciasBiumar" w:customStyle="1">
     <w:name w:val="Referencias Biumar"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:hAnsi="Calibri"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloIdiomasBIUMAR">
+  <w:style w:type="paragraph" w:styleId="TtuloIdiomasBIUMAR" w:customStyle="1">
     <w:name w:val="Título Idiomas BIUMAR"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007C1385"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CmocitarUnimar">
+  <w:style w:type="paragraph" w:styleId="CmocitarUnimar" w:customStyle="1">
     <w:name w:val="Cómo citar Unimar"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00CB7776"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:before="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="5103"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:cs="Times New Roman" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FechasExcelsium">
+  <w:style w:type="paragraph" w:styleId="FechasExcelsium" w:customStyle="1">
     <w:name w:val="Fechas Excelsium"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E610ED"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Garamond" w:cs="Times New Roman" w:hAnsi="Garamond" w:eastAsiaTheme="minorEastAsia"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00D2400C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:cs="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00B820D6"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubttulosUnimar">
+  <w:style w:type="paragraph" w:styleId="SubttulosUnimar" w:customStyle="1">
     <w:name w:val="Subtítulos Unimar"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006B75F7"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:cs="Times New Roman" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-CO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenciasUnimar">
+  <w:style w:type="paragraph" w:styleId="ReferenciasUnimar" w:customStyle="1">
     <w:name w:val="Referencias Unimar"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DA747F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:cs="Times New Roman" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+      <w:lang w:eastAsia="es-CO" w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00B820D6"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/Criterios/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog/journals" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.umariana.edu.co/index.php/Criterios/politicadeusosobreinteligenciaartificial" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nlmcatalog/journals" TargetMode="External"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PalatinoLinotype-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4622,90 +7774,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690Nmerical.XSL" StyleName="ISO 690 - Referencia numérica" Version="1987"/>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg2Pj+3rTMwcDmyqlDfqXt3UF7NFQ==">CgMxLjAyDmgubTU4OHJjeTd0N3pkMg5oLnBqZnppZnpnbDh4NzgAciExSnhpTmVpZVA3dkFrN0RiU09YQm1vb1NsMG9tNjRjb3U=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B673DA5A-9451-4F3B-BA94-D0349167AC74}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Privado</dc:creator>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>